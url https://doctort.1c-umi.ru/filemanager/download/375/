--- v0 (2026-05-18)
+++ v1 (2026-09-13)
@@ -81,56 +81,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Акушерство и гинекология</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7426"/>
         <w:gridCol w:w="1967"/>
       </w:tblGrid>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -156,56 +150,50 @@
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>СТОИМОСТЬ, РУБ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="852"/>
                 <w:tab w:val="left" w:pos="994"/>
               </w:tabs>
@@ -244,80 +232,70 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> консультация врача акушера-гинеколога по заболеванию или беременности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
-[...17 lines deleted...]
-              <w:t>00</w:t>
+          <w:p w:rsidR="00987A5B" w:rsidRPr="00B22BC9" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
@@ -342,80 +320,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> консультация врача акушера-гинеколога по данному клиническому случаю (заболевание, беременность) в течение 1 месяца после первичного приема</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
-[...9 lines deleted...]
-              <w:t>18</w:t>
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
@@ -445,80 +417,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> гинекологических анализов (мазков) без консультации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
-[...9 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -558,56 +524,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -637,56 +597,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
@@ -702,72 +656,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> ВМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
-[...9 lines deleted...]
-              <w:t>3000</w:t>
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -797,56 +753,50 @@
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -894,56 +844,50 @@
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -983,135 +927,115 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>А.11.20.041</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Установка гинекологического пессария</w:t>
+              <w:t>А.11.20.041 Установка гинекологического пессария</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
@@ -1171,56 +1095,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1321,56 +1239,50 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>УЗИ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7451"/>
         <w:gridCol w:w="1942"/>
       </w:tblGrid>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -1402,56 +1314,50 @@
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>СТОИМОСТЬ, РУБ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1473,88 +1379,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>УЗИ органов малого таза и беременности малых сроков двумя датчиками по направлению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...9 lines deleted...]
-            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1576,80 +1468,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>УЗИ органов малого таза с консультацией гинеколога и назначением лечения (без осмотра на кресле)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>35</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1713,56 +1599,50 @@
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1796,76 +1676,70 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00F912F9">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="00B22BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1919,56 +1793,50 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F912F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2022,56 +1890,50 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00F912F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2142,123 +2004,121 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidR="00B22BC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
       <w:pPr>
         <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+    <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>25.02.2026</w:t>
+        <w:t>18.08</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> г.                                                                                                        </w:t>
+        <w:t xml:space="preserve">.2026 г.                                                                                                        </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>ИП  Тонконог</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Д.В</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
       <w:pPr>
         <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Лабораторные исследования</w:t>
       </w:r>
@@ -2386,56 +2246,50 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="18" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7452"/>
         <w:gridCol w:w="1941"/>
       </w:tblGrid>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2464,135 +2318,123 @@
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:caps/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="17"/>
               </w:rPr>
               <w:t>СТОИМОСТЬ, РУБ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Л.01 Микроскопическое исследование мазка на флору из влагалища</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2616,72 +2458,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>500</w:t>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -2708,59 +2552,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">хламидии, микоплазмы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>hominis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>, микоплазмы</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, микоплазмы </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>genitalium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -2816,56 +2652,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2887,56 +2717,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2958,56 +2782,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3051,68 +2869,64 @@
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3168,56 +2982,50 @@
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3257,56 +3065,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3384,100 +3186,86 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> и </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>hominis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>, ЦМИ, герпес 1 и 2 типа, ВПЧ 16</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> и 18 тип)</w:t>
+              <w:t>, ЦМИ, герпес 1 и 2 типа, ВПЧ 16 и 18 тип)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3501,72 +3289,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> и ИППП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2500</w:t>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3606,56 +3396,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRPr="00F912F9" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -3704,56 +3488,50 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRPr="00F912F9" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F912F9">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F912F9" w:rsidRPr="00F912F9" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3765,67 +3543,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Лактоскрин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F912F9" w:rsidRDefault="00F912F9">
-[...4 lines deleted...]
-              <w:t>1000</w:t>
+          <w:p w:rsidR="00F912F9" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F912F9">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F912F9">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F912F9" w:rsidRPr="00F912F9" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3887,67 +3662,64 @@
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F912F9">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F912F9" w:rsidRDefault="00F912F9">
-[...4 lines deleted...]
-              <w:t>1000</w:t>
+          <w:p w:rsidR="00F912F9" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00F912F9">
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3977,56 +3749,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4056,56 +3822,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4135,56 +3895,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRPr="00F912F9" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4249,56 +4003,50 @@
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9" w:rsidP="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4320,80 +4068,74 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Жидкостное цитологическое исследование соскобов шейки матки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4431,56 +4173,50 @@
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4504,143 +4240,147 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> p16ink4a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>5000</w:t>
+              <w:t>55</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Л.20 Гистологическое исследование из шейки матки, цервикального канала и полости матки (соскоб, аспират, биоптат)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>2000</w:t>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3715F">
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4662,143 +4402,123 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Л.22    Бактериальный</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> посев мочи с чувствительность к антибиотикам </w:t>
+              <w:t xml:space="preserve">Л.22    Бактериальный посев мочи с чувствительность к антибиотикам </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00F912F9">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="00B3715F">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4820,56 +4540,50 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -4891,212 +4605,227 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:eastAsia="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00987A5B" w:rsidRPr="00B22BC9" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Л.25 ПЦР расширенный скрининг микрофлоры </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Фемофлор</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Дельта</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>4000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00987A5B">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8406" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
+          <w:p w:rsidR="00987A5B" w:rsidRPr="00B22BC9" w:rsidRDefault="00987A5B">
             <w:pPr>
               <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:left w:w="28" w:type="dxa"/>
               <w:right w:w="28" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00987A5B" w:rsidRDefault="00987A5B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00987A5B" w:rsidRPr="00B22BC9" w:rsidRDefault="00B22BC9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="315" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5000</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B3715F" w:rsidRDefault="00B3715F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00987A5B" w:rsidRDefault="00B3715F">
+    <w:p w:rsidR="00987A5B" w:rsidRDefault="00B22BC9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t>25.02.2026</w:t>
+        <w:t>18.08</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">г.                                                                                                            </w:t>
+        <w:t xml:space="preserve">.2026 г.                                                                                                            </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>ИП  Тонконог</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidR="00B3715F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Д.В</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00987A5B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5124,50 +4853,51 @@
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00987A5B"/>
     <w:rsid w:val="00987A5B"/>
+    <w:rsid w:val="00B22BC9"/>
     <w:rsid w:val="00B3715F"/>
     <w:rsid w:val="00F912F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5882,65 +5612,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>684</Words>
-  <Characters>3899</Characters>
+  <Words>693</Words>
+  <Characters>3954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4574</CharactersWithSpaces>
+  <CharactersWithSpaces>4638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>